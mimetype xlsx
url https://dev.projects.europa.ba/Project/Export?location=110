--- v1 (2026-03-29)
+++ v2 (2026-07-23)
@@ -6,117 +6,117 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Filtered project list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
-    <t>Project name</t>
-[...17 lines deleted...]
-    <t>Community Centre</t>
+    <t>Naziv projekta</t>
+  </si>
+  <si>
+    <t>EU fond</t>
+  </si>
+  <si>
+    <t>Period implementacije</t>
+  </si>
+  <si>
+    <t>Kategorije</t>
+  </si>
+  <si>
+    <t>Sažetak</t>
+  </si>
+  <si>
+    <t>Rezultati</t>
+  </si>
+  <si>
+    <t>Građanski centar</t>
   </si>
   <si>
     <t>39 621 €</t>
   </si>
   <si>
     <t>2013 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Civil society (Main); Gender
-[...17 lines deleted...]
-    <t>Grain Trade Route, Kupa-Sava</t>
+    <t xml:space="preserve">Civilno društvo
+ (Glavna oblast); Polovi
+ (Glavna oblast); Akcije protiv klimatskih promjena
+ (Nije ciljano); Digitalizacija
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Građanski centar" će podržavati aktivnosti za građane i jačanje kapaciteta organizacija civilnog društva (OCD) i njihovih članova kako bi oni intenzivnije i aktivnije učestvovali u i doprinosili razvoju zajednice. Organizacije civilnog društva u Bosni i Hercegovini i Hrvatskoj igraju značajnu ulogu u smanjenju socijalne isključenosti. Međutim, ove organizacije civilnog društva se tokom procesa proširenja obično suočavaju sa sličnim problemima, među kojima su zasigurno nedostatak finansijskih sredstava, posebno iz lokalnih izvora, potreba za većom profesionalizacijom sektora civilnog društva, njihovo tehničko znanje/stručnost, aktivno učešće u odlukama o zakonodavstvu i procesima donošenja odluka, i nedostatak saradnje sa tijelima javne vlasti, ali i među OCD-ovima. Projekat će implementirati niz aktivnosti koje će doprinijeti umrežavanju i jačanju kapaciteta građanskog društva na ciljnim područjima, te raditi na informisanju građana s ciljem podizanja svijesti, promovisanja ljudskih prava ranjivih i socijalno isključenih građana, njihovih potreba i specifičnih uloga unutar ciljnih zajednica, kao i značajno unaprijediti komunikaciju, saradnju i aktivno uključivanje među OCD-ovima u pograničnom području i njihovih članova. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Povećan pristup edukaciji i drugim uslugama za socijalno ranjive građane
+Projekat je povećao pristup edukaciji i drugim uslugama za socijalno ugrožene građane uvođenjem 9 novih usluga u Građanskim centrima. Socijalno ugroženi građani su razvijali vještine i unaprijeđen im je pristup uslugama u zajednici. U projektne aktivnosti uključeno je 1333 nezaposlenih odnosno osoba u riziku od socijalne isključenosti. 34 člana Kluba tražilaca posla se zaposlilo nakon što su prošli niz edukacija i primili druge vrste pomoći u Građanskim centrima. 
+2. Povećana vidljivost civilnog društva i 3. Jačanje uloge OCD u pograničnim područjima 
+Projekat je kroz radionice članovima Građanskih centara vratio samopouzdanje i vještine. Isto tako, postali su svjesni da bi se njihovim učešćem u procesu donošenja odluka na lokalnom nivou mogli unaprijediti uslovi u njihovim lokalnim zajednicama. Krajnji korisnici su kroz volonterske aktivnosti počeli aktivno doprinositi razvoju volontiranja, liderstva i građanskog aktivizma. Građanski centri stekli su reputaciju mjesta na kojima su građani dobrodošli, gdje im se pomaže i gdje se potiču na zajednički rad na razvoju usluga u njihovim zajednicama.  
+</t>
+  </si>
+  <si>
+    <t>Žitni put Kupa-Sava, Aplikacija 030</t>
   </si>
   <si>
     <t>232 457 €</t>
   </si>
   <si>
-    <t xml:space="preserve">Civil society (Significant); Gender
-[...14 lines deleted...]
-4. Improved joint marketing and leveraging of marketing resources to reach target markets.</t>
+    <t xml:space="preserve">Civilno društvo
+ (Važno); Polovi
+ (Nije ciljano); Akcije protiv klimatskih promjena
+ (Nije ciljano); Digitalizacija
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ovaj projekt nastoji doprinijeti stvaranju zajedničkog ekonomskog prostora u srednjem slivu rijeke Save s ciljem poboljšanja životnih uvjeta građana u tom pograničnom području kroz razvoj i promociju regije kao jedinstvene turističke destinacije.
+Ciljna područja projekta obuhvataju grad Karlovac,  Sisačko-moslovačku i Brodsko-posavsku županijuna hrvatskoj strani i opštine Banja Luka, Mrkonjić Grad, Novi Grad, Bosanska Kostajnica, Dubica, Ključ, Ribnik, Sanski Most, Prijedor, Jajce, Šipovo, Laktaši, Gradiška na bosanskohercegovačkoj strani. S obje strane granice, privreda je bila ozbiljno pogođena posljedicima sukoba 90ih godina i ograničenom lobalnom privredom. Stoga, ova prekogranična regija nastoji utvrditi održive izvore privrednog rasta, a razvojne strategije kreirane na lokalnoj razini upravo su prepoznale turizam kao potencijalni faktor razvoja. 
+Predloženi turistički itinerar (Žitni put) i turistički paketi ukombinirat će atraktivne prirodne lokalitete s aktivnim avanturističkim programom i elementima kulture na svakoj od lokacija. Itinerar će povezati regionalne atrakcije, na čelu s jedinstvenom atrakcijom Korablje, koje će povezati ova ruralna područja sa turističkim tržištem razvijenijih destinacija, čime će se stvoriti snažnije privredne prilike. To će potaknuti turiste da ostanu duže i troše više u ovoj regiji, te doprinijeti stvaranju zajedničkog ekonomskog prostora. Kroz kvalitetnu ponudu proizvoda i aktivnu promociju, očekuje se da će turistički paketi privući više turista, donijeti više ekonomske koristi čitavoj regiji, a potencijalno povećati prihode i stvoriti nova radna mjesta za ciljne grupe i korisnije projekta. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Očekivani rezultati:
+1. Povećana svijest o potencijalnim privrednim koristima od aktivnosti saradnje ostvarane kroz prekogranično koordinacijsko tijelo; 
+2. Poboljšana sitna infrastruktura i urađena replika historijskog  broda "Korablja" koja posjetiocima omogućava da zaplove prekograničnim područjem i iskuse različite proizvode i usluge na Žitnom putu; 
+3. Uspostavljen regionalni suistem za razmjenu podataka i poboljšan pristup informacijama za posjetitelje; i
+4. Poboljšan zajednički marketing i korištenje marketinških sredstava u cilju dostizanja do ciljnih tržišta.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -135,51 +135,51 @@
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="85" customWidth="1" style="1"/>
     <col min="2" max="2" width="10.044299534389" customWidth="1" style="1"/>
-    <col min="3" max="3" width="21.7747671944754" customWidth="1" style="1"/>
+    <col min="3" max="3" width="21.2171957833426" customWidth="1" style="1"/>
     <col min="4" max="4" width="55" customWidth="1" style="1"/>
     <col min="5" max="5" width="85" customWidth="1" style="1"/>
     <col min="6" max="6" width="85" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>