--- v1 (2026-03-31)
+++ v2 (2026-07-23)
@@ -6,125 +6,126 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Filtered project list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
-    <t>Project name</t>
-[...17 lines deleted...]
-    <t>Design and studies for betterment of road on South East Europe Transport Observa tory Route 2a, section Banja Luka¿ Ugar ¿ La¿va, Road section South end of Banja Luka Bypass ¿ Ugar (inter entity boundary line) ¿ Donji Vakuf</t>
+    <t>Naziv projekta</t>
+  </si>
+  <si>
+    <t>EU fond</t>
+  </si>
+  <si>
+    <t>Period implementacije</t>
+  </si>
+  <si>
+    <t>Kategorije</t>
+  </si>
+  <si>
+    <t>Sažetak</t>
+  </si>
+  <si>
+    <t>Rezultati</t>
+  </si>
+  <si>
+    <t>Projekat i studije za uređenje ceste na SEETO trasi 2a, dionica Banja Luka – Ugar (međuentitetska linija razgraničenja) – Lašva, Lot 1 dionica južni kraj Banjalučke obilaznice – Ugar (međuentitetska linija razgraničenja) – Donji Vakuf</t>
   </si>
   <si>
     <t>3 150 000 €</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">Climate action
-[...4 lines deleted...]
-The purpose of the project is increase of mobility and fostering of the cooperation with the EU, regional cooperation and economic development of BiH.
+    <t xml:space="preserve">Akcije protiv klimatskih promjena
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opšti cilj projekta je ubrzavanje aktivnosti na obnovi prioritetnih dionica na SEETO sveobuhvatnoj mreži. 
+Svrha projekta je da se poveća mobilnost i podstakne saradnja sa EU, regionalna saradnja i privredni razvoj BiH.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Implementation of this project will result in:
-[...14 lines deleted...]
-    <t>Mental health prevention network</t>
+    <t xml:space="preserve">Realizacija ovog projekta će rezultirati sljedećim:
+- Izrada seta dokumenata potrebnih za raspisivanje tendera za uređenje/rekonstrukciju/izgradnju SEETO trase 2a, koju čine arterijske/magistralne ceste M5 i M16, na dionicama Banja Luka – Ugar (međuentitetska linija razgraničenja) – Lašva. 
+Rezultati ove aktivnosti trebaju uključivati, ali ne moraju nužno biti ograničeni na sljedeće:
+- Revidirana usklađenost idejnog rješenja sa relevantnom legislativom i prostornim planovima u RS i FBiH,
+- Optimizirana trasa utvrđena u fazi idejnog projekta, uključujući uvođenje priključaka na susjedne ceste i izmještanje cestovnih dionica i objekata koji su u koliziji,
+- Izrađen idejni projekat za uređenje na osnovu idejnog rješenja,
+- Pripremljeni izvodi dokumenata za pribavljanje urbanističkih uslova i konačne urbanističke saglasnosti za intervencije uređenja/rekonstrukcije/izgradnje,
+- Izrađena studija izvodljivosti,
+- Izrađena studija uticaja na životnu sredinu,
+- Izrađen izvještaj o reviziji sigurnosti ceste,
+- Izrađen glavni projekat za izvođenje intervencija uređenja / rekonstrukcije / izgradnje, uključujući petlje, priključke na susjedne ceste i izmještanje cestovnih dionica i objekata koji su u koliziji,
+- Glavni projekat revidiran od strane nosioca ugovora ovlaštenog za reviziju u skladu sa zakonima FBiH odnosno RS,
+- Izrađena tenderska dokumentacija za izgradnju predmetnih intervencija uređenja, uključujući petlje, priključke na susjedne ceste i izmještanje cestovnih dionica koje su u koliziji.</t>
+  </si>
+  <si>
+    <t>Mreža prevencije mentalnog zdravlja</t>
   </si>
   <si>
     <t>43 809 €</t>
   </si>
   <si>
     <t>2013 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Climate action
-[...13 lines deleted...]
-3. To improve cross-border exchange of knowledge, experiences and good practices in mental health prevention and promotion, the project will develop ten mental health prevention plans of activities. A specialized internet forum for mental health prevention providers will be established.</t>
+    <t xml:space="preserve">Akcije protiv klimatskih promjena
+ (Glavna oblast); Civilno društvo
+ (Važno); Polovi
+ (Nije ciljano); Digitalizacija
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projekt se bavi rješavanjem utvrđenih nedostataka ili niskom razinom preventivnih usluga koje se odnose na mentalno zdravlje u lokalnim zajednicama u projektnim područjima, Sisačko-Moslavinskoj regiji u Hrvatskoj i SZ BiH. 
+Kroz niz aktivnosti usmjerenih na poboljšanje kapaciteta, prevenciju od zloupotrebe supstanci i uspostavljanje prekogranične saradnje, projekt nastoji doprinijeti boljoj dostupnosti mjeraprevencije mentalnog zdravlja za korsinike koji se nalaze u zabačenim ruralim predjelima, oni kojima su usluge teško pristupačne i koji nisu navikli da traže pomoć kada su mentalni problemi u pitanju. 
+Konkretnije, projekt planira da dopinese ranoj identifikaciji i intervenciji prilikom zaštite i poboljšanju mentalnog zdravlja ranjivih kategorija, kao što su djeca, mladi, marginalizirane  i socijalno ugrožene porodice i stariji ljudi.
+Nadalje, projekt predviđa prekograničnu i multidisciplinarnu saradnju i razmjenu najboljih praksi kako bi se prevencija mentalnog zdravlja približila korisnicima.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Unaprijediti kapacitete pružatelja usluga prevencije mentalnog zdravlja u lokalnim zajednicama u pograničnoj regiji.  Cilj je izgraditi kapacitete pružatelja usluga koji se već nalaze u zajednici da organiziraju i provode aktivnosti usmjerene na promociju i prevenciju, kao i rano utvrđivanje i intervencije u oblasti mentalnog zdravlja. Unapređenje kapaciteta će se realizirati resursima s obje strane granice i uz participativni pristup i otvorenu koordinaciju. Unaprijeđeni kapaciteti 10 osnovnih škola, 3 srednje škole, 10 vrtića, 10 domova zdravlja, 8 socijalnih centara, 10 policijskih uprava i 10 lokalnih samouprava za provođenje preventivnih aktivnosti za mentalno zdravlje. 
+2. Unapređenje prevencije od zloupotrebe supstanci i problema u ponašanju mladih kroz razvoj zajedničkih prekograničnih protokola saradnje. Prekogranična saradnja u prevenciji zloupotreba supstanci i problema u ponašanju kod mladih usmjerena je na ublažavanje rizika svojstvenih pograničnim oblastima, te promociju zaštitnih i preventivnih faktora i inicijativa. Projekt će razviti  zajedničke prekogranične protokole za saradnju na pitanjima zloupotrebe supstanci i problema u ponašanju kod mladih. 
+3. Da bi poboljšao prekograničnu razmjenu znanja, iskustava i dobre prakse u prevenciji i prmociji mentalnog zdravlja, projekt će razviti deset planova aktivnosti za prevenciju mentalnog zdravlja. Formirat će se specijalizirani internet forum za pružatelje usluga prevencije mentalnog zdravlja.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -143,51 +144,51 @@
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="85" customWidth="1" style="1"/>
     <col min="2" max="2" width="11.6259591238839" customWidth="1" style="1"/>
-    <col min="3" max="3" width="21.7747671944754" customWidth="1" style="1"/>
+    <col min="3" max="3" width="21.2171957833426" customWidth="1" style="1"/>
     <col min="4" max="4" width="55" customWidth="1" style="1"/>
     <col min="5" max="5" width="85" customWidth="1" style="1"/>
     <col min="6" max="6" width="85" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>