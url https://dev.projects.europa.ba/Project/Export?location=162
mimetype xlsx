--- v1 (2026-03-29)
+++ v2 (2026-07-23)
@@ -6,117 +6,120 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Filtered project list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
-    <t>Project name</t>
-[...17 lines deleted...]
-    <t>Introduction of sustainable youth entrepreneurship models as support to economic development in the Western Serbia and Eastern BiH</t>
+    <t>Naziv projekta</t>
+  </si>
+  <si>
+    <t>EU fond</t>
+  </si>
+  <si>
+    <t>Period implementacije</t>
+  </si>
+  <si>
+    <t>Kategorije</t>
+  </si>
+  <si>
+    <t>Sažetak</t>
+  </si>
+  <si>
+    <t>Rezultati</t>
+  </si>
+  <si>
+    <t>Uvođenje modela održivog poduzetništva mladih kao podrške ekonomskom razvoju Zapadne Srbije i Istočne BiH.</t>
   </si>
   <si>
     <t>25 773 €</t>
   </si>
   <si>
     <t>2010 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Gender
-[...17 lines deleted...]
-    <t>EU Support to Economic Development in Bosnia and Herzegovina</t>
+    <t xml:space="preserve">Polovi
+ (Važno); Akcije protiv klimatskih promjena
+ (Važno); Digitalizacija
+ (Nije ciljano); Civilno društvo
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cilj projekta bio je da doprinese stvaranju okruženja koje će potaći razvoj poduzetništva mladih kroz obrazovanje mladih i pružanje usluga poslovnog savjetovanja, kao i kroz podršku stvaranju konkurentnog poslovnog okruženja u nedovoljno razvijenim općinama Zlatiborskog okruga i sjeveroistočne BiH. Specifični ciljevi su bili: razvoj osobnih vještina i sposobnosti od značaja za budućnost mladih, kao što je samo-inicijativa, oslanjanje na vlastite snage, kreativnost, timski rad, pouzdanost, odgovornost, iskrenost, odlučnost; stjecanje znanja o tržišnim mehanizmima i osnovnim pretpostavkama za odlučivanje; uspostava novih prijateljstava, partnerstava i među-državnih kontakata; 
+planiranje budućih profesija (zanata) za mlade u regiji;
+unaprjeđenje procesa obrazovanja.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uspostava institucionalnih mehanizama za suradnju između 6 općina i škola u programskom području;
+Povećani kapaciteti 272 učenika srednjih škola, organizacija civilnog društva iz 6 općina u programskom području – poslovne ideje, ekonomske aktivnosti;
+Uspostavljene dobre prakse suradnje 6 općina programskog područja;
+Povećan nivo obrazovanja mladih iz 6 općina programskog područja.
+</t>
+  </si>
+  <si>
+    <t>Podrška EU ekonomskom razvoju Bosne i Hercegovine</t>
   </si>
   <si>
     <t>497 508 €</t>
   </si>
   <si>
     <t>2014 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Civil society (Main); Gender
-[...11 lines deleted...]
-- Women and social entrepreneurship promoted at regional level as a sustainable business model by facilitating NGO MAJA to become a resource centre for women and social entrepre neurship and provision of training and grant support to women and social enterprises.</t>
+    <t xml:space="preserve">Civilno društvo
+ (Glavna oblast); Polovi
+ (Glavna oblast); Akcije protiv klimatskih promjena
+ (Glavna oblast); Digitalizacija
+ (Glavna oblast)</t>
+  </si>
+  <si>
+    <t>Projekat će unaprijediti konkurentnost MSP-ova koji se bave proizvodnjom hrane i poljoprivrednih zadruga kroz osnivanje održivih mehanizama podrške i pružanje stručne pomoći u 4 ciljne opštine. Projekat će obezbijediti grantove za minimalno 16 MSP-ova koji se bave proizvodnjom hrane i poljoprivrednih zadruga u regiji Birač. Pored toga, 24 žene preduzetnice dobiće grantove za provođenje poslovnih planova radi povećanja mogućnosti zapošljavanja u socijalno ugroženim djelatnostima. Projektom će se oformiti najmanje 4 izvozno orijentisana partnerstva između lokalnih proizvođača hrane radi boljeg pristupa tržištu hrane. Biće provedeno više zajedničkih inicijativa između opština i institucija za ekonomski razvoj, uključujući dva lokalna sajma trgovine.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realizacija ovog projekta rezultirala je sljedećim:
+- Poboljšano poslovno okruženje za uglavnom izvozno orijentisane poljoprivredne MSP-ove i proizvođače u ciljnim opštinama kroz provođenje mentorskog programa za unapređenje javnih politika i usluga i kroz saradnju sa drugim razvojnim institucijama, agencijama za zapošljavanje i bankama, kao i provođenje programa Mladi profesionalci. 
+- Ojačani MSP-ovi koji se bave proizvodnjom hrane i poljoprivredne zadruge kroz obuku i davanje grantova i doprinosa u naturi za 16 korisnika radi unapređenja proizvodnje i fizičke infrastrukture. 
+- Promovisano žensko i socijalno preduzetništvo na regionalnom nivou kao održiv poslovni model tako što je omogućeno NVO-u MAJA da postane resursni centar za žensko i socijalno preduzetništvo, te pružena podrška u smislu obuka i grantova za ženska i socijalna preduzeća.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -135,51 +138,51 @@
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="85" customWidth="1" style="1"/>
     <col min="2" max="2" width="10.044299534389" customWidth="1" style="1"/>
-    <col min="3" max="3" width="21.7747671944754" customWidth="1" style="1"/>
+    <col min="3" max="3" width="21.2171957833426" customWidth="1" style="1"/>
     <col min="4" max="4" width="55" customWidth="1" style="1"/>
     <col min="5" max="5" width="85" customWidth="1" style="1"/>
     <col min="6" max="6" width="85" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>