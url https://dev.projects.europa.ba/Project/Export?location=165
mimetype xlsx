--- v1 (2026-03-29)
+++ v2 (2026-07-23)
@@ -6,117 +6,119 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Filtered project list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
-    <t>Project name</t>
-[...17 lines deleted...]
-    <t>FloodLife Pilot</t>
+    <t>Naziv projekta</t>
+  </si>
+  <si>
+    <t>EU fond</t>
+  </si>
+  <si>
+    <t>Period implementacije</t>
+  </si>
+  <si>
+    <t>Kategorije</t>
+  </si>
+  <si>
+    <t>Sažetak</t>
+  </si>
+  <si>
+    <t>Rezultati</t>
+  </si>
+  <si>
+    <t>„FloodLife Pilot“</t>
   </si>
   <si>
     <t>212 797 €</t>
   </si>
   <si>
     <t>2016 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Gender
-[...14 lines deleted...]
-    <t>Assistance to affected municipalities in improving the early flood warning syste m and supporting the flood recovery</t>
+    <t xml:space="preserve">Polovi
+ (Glavna oblast); Akcije protiv klimatskih promjena
+ (Važno); Digitalizacija
+ (Nije ciljano); Civilno društvo
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t>Svrha projekta je doprinijeti implementaciji kratkoročnih i srednjoročnih intervencija za oporavak područja pogođenih poplavama kroz podršku prioritetima u oblasti zaštite životne sredine, zapošljavanja, obrazovanja, zdravstva, socijalnog uključivanja i u bilo kojem drugom sektoru, isključujući obnovu stambene i javne infrastrukture.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realizacija ovog projekta će rezultirati sljedećim:
+- Organizacije civilnog društva (OCD) su podigle svijest javnosti kroz aktivnosti podizanja svijesti i zagovaranja o potrebi odgovornog upravljanja koritima vodotokova, sistemima odvodnje, sječom drveta, kao i o rizicima neodgovornog prostornog planiranja 
+- Ciljane opštine su uz pomoć OCD-a izradile planove za prevenciju i praćenje poplava, kao i sisteme ranog upozoravanja, 
+- Mali nezavisni biznisi primaju pomoć OCD-a za oporavak u područjima pogođenim poplavama.</t>
+  </si>
+  <si>
+    <t>Pomoć opštinama da unaprijede sistem ranog upozoravanja i podrška oporavku od poplava</t>
   </si>
   <si>
     <t>189 327 €</t>
   </si>
   <si>
     <t>2017 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Climate action
-[...14 lines deleted...]
-- Renovate a portion of the equipment of protection and rescue system destroyed during the flood and during the implementation of protection and rescue measures.</t>
+    <t xml:space="preserve">Akcije protiv klimatskih promjena
+ (Glavna oblast); Polovi
+ (Važno); Civilno društvo
+ (Nije ciljano); Digitalizacija
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t>Svrha ovog projekta je unaprijediti razmjenu informacija između opština Sanski Most (FBiH) i Oštra Luka (RS) te unaprijediti njihov sistem ranog upozoravanja. Njime će se takođe podići svijest javnosti i poboljšati pripravnost svih uključenih subjekata, poboljšati postojeće procedure (ili usvojiti nove), osigurati bolja pripravnost, opremljenost i interoperabilnost interventnih timova te pomoći u revitalizaciji obrazovanja i kulture.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realizacija ovog projekta rezultirala je sljedećim:
+- Identifikovana preliminarna pitanja za analizu, formiran tim za izradu Akcionog plana te formiran tim u zajednici za praćenje vodostaja rijeke Sane, 
+- Urađena analiza ključnih polja za akciju, karta osjetljivih područja i edukativno-informativni materijal,
+- Karta osjetljivih područja predstavljena građanima, 
+- Povećana javna svijest i nivo lobiranja za preventivno djelovanje građana i privatnih preduzeća, 
+- Pomoć u obnovi oštećenog bibliotekarskog fonda knjiga (min. 5000 knjiga) 
+- Obnovljen dio opreme sistema zaštite i spašavanja uništen tokom poplava i tokom provođenja mjera zaštite i spašavanja.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -135,51 +137,51 @@
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="85" customWidth="1" style="1"/>
     <col min="2" max="2" width="10.044299534389" customWidth="1" style="1"/>
-    <col min="3" max="3" width="21.7747671944754" customWidth="1" style="1"/>
+    <col min="3" max="3" width="21.2171957833426" customWidth="1" style="1"/>
     <col min="4" max="4" width="55" customWidth="1" style="1"/>
     <col min="5" max="5" width="85" customWidth="1" style="1"/>
     <col min="6" max="6" width="85" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>