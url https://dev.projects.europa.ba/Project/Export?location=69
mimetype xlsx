--- v1 (2026-03-29)
+++ v2 (2026-05-22)
@@ -6,197 +6,203 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Filtered project list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
-    <t>Project name</t>
-[...17 lines deleted...]
-    <t>Supervision of works for reconstruction of the: Component 1 - Sava defence emban kmentin the Brcko District area (BiH); Sections II, III, IV and V and Component 2 - Regulation of the Janja Riverbed in Ugljevik, Republika Srpska (BiH)</t>
+    <t>Naziv projekta</t>
+  </si>
+  <si>
+    <t>EU fond</t>
+  </si>
+  <si>
+    <t>Period implementacije</t>
+  </si>
+  <si>
+    <t>Kategorije</t>
+  </si>
+  <si>
+    <t>Sažetak</t>
+  </si>
+  <si>
+    <t>Rezultati</t>
+  </si>
+  <si>
+    <t>Nadzor radova na rekonstrukciji: Komponenta 1 - Savski odbrambeni nasip na području Brčko Distrikta (BiH), dionice II, III, IV i V i Komponenta 2 - Regulacija korita rijeke Janje u Ugljeviku, Republika Srpska (BiH)</t>
   </si>
   <si>
     <t>146 415 €</t>
   </si>
   <si>
     <t>2017 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Civil society (Main); Gender
-[...19 lines deleted...]
-    <t>Flood recovery- Housing Interventions in Republika Srpska (RS)</t>
+    <t xml:space="preserve">Civilno društvo
+ (Glavna oblast); Polovi
+ (Važno); Digitalizacija
+ (Važno); Akcije protiv klimatskih promjena
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Svrha ovog projekta je nadzor radova za rekonstrukciju sljedećeg: 
+Komponenta 1 - Savski odbrambeni nasip na području Brčko Distrikta (BiH), dionice II, III, IV i V te
+Komponenta 2 - Regulacija korita rijeke Janje u Ugljeviku, Republika Srpska (BiH)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implementacijom ovog projekta će se osigurati kvalitetno izvođenje radova rekonstrukcije, što će rezultirati sljedećim:
+- Unaprijeđena infrastruktura za zaštitu od poplava na sljedećim dionicama:
+a) Dionica II stacionaža: 2+878,03 – 3+014,04 i 3+215,19 – 4+646,13 (ukupna dužina rekonstrukcije L=1566,95m)
+b) Dionica III stacionaža: 4+646,13 – 6+138,33 (ukupna dužina rekonstrukcije L=1492,20m)
+c) Dionica IV stacionaža: 6+138,33 – 7+328,54 i 7+879,95 – 8+129,16 (ukupna dužina rekonstrukcije L=1439,42m)
+d) Dionica V stacionaža: 8+129,16 – 9+660,22 (ukupna dužina rekonstrukcije L=1531,06m)
+- Sveukupna dužina 6.029,63 m.</t>
+  </si>
+  <si>
+    <t>Oporavak od poplava - stambeno zbrinjavanje u Republici Srpskoj (RS)</t>
   </si>
   <si>
     <t>6 800 000 €</t>
   </si>
   <si>
-    <t xml:space="preserve">Digital
-[...14 lines deleted...]
-    <t>Regulation of the Janja Riverband in Ugljevik - relaunch</t>
+    <t xml:space="preserve">Digitalizacija
+ (Glavna oblast); Polovi
+ (Važno); Akcije protiv klimatskih promjena
+ (Nije ciljano); Civilno društvo
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t>Doprinijeti implementaciji intervencija za oporavak područja pogođenih poplavama u sektorima koji imaju društvene implikacije.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realizacija ovog projekta će rezultirati sljedećim:
+- 632 domaćinstva će biti zbrinuta u adekvatnim stambenim jedinicama otpornim na elementarne nepogode, a od tog broja će 120 domaćinstava takođe imati koristi od dodatnog godišnjeg prihoda kroz pomoć za ekonomsku održivost.
+- Oko 1.850 osoba, od kojih su najmanje 40% žene, u područjima pogođenim poplavama će imati direktnu korist od pomoći u okviru ove Akcije.</t>
+  </si>
+  <si>
+    <t>Regulacija korita rijeke Janje u Ugljeviku - ponovno pokretanje</t>
   </si>
   <si>
     <t>2 674 449 €</t>
   </si>
   <si>
     <t>2018 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Civil society (Significant); Digital
-[...21 lines deleted...]
-- 168 m of concrete pipes in diameter DN300-DN1000mm were installed in order to evacuate surface water from the existing streams and culverts to the regulated riverbed.
+    <t xml:space="preserve">Civilno društvo
+ (Važno); Digitalizacija
+ (Važno); Polovi
+ (Nije ciljano); Akcije protiv klimatskih promjena
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cilj ovog projekta bila je „Regulacija korita rijeke Janje u Ugljeviku“ na dužini od 3,7 km, od mosta za stari Ugljevik pa uzvodno do sljedećeg mosta kod Termoelektrane Ugljevik, kao i regulacija ušća potoka koji se ulivaju na lijevoj obali u rijeku Janju. Značajnija lijeva pritoka rijeke Janje je potok Laktenica na st. 1+174,79 m, te dva mala potoka na st. 2+606,55 m i st. 3+698,60 m. 
+Ukupna projektovana dužina regulacije iznosila je 3.717 m. Tokom izvođenja radova, bilo je neophodno trasu regulacije skratiti dva puta, od P8-P18, u dužini od L=572m te od P70-P76, u dužini od 208m.
+Ovim projektom je predviđena izrada stabilnog korita rijeke Janje, uz formiran proticajni profil da bezbjedno provede velike vode ranga pojave p=1/100 te da se ovaj dio korita zaštiti od daljeg erodiranja i destabilizacije.
+Projektovano rješenje sastoji se od regulacije minor korita, izgradnje zaštitnih odbrambenih nasipa, proširenja i produbljivanja glavnog korita.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realizacija ovog projekta će rezultirati sljedećim:
+- Unaprijeđena infrastruktura za zaštitu od poplava u opštini Ugljevik. 
+- Ukupna dužina izgrađene regulacije je L=2937m na obje obale, odnosno ukupno L=5874m (ukupna dužina donjih i gornjih uzdužnih greda).
+- Izvedeno je 47 poprečnih stabilizacionih pragova u skladu sa projektom.
+- Kao rekapitulacija, ukupna dužina obloge riječnog korita (L=5874m), prema vrsti je sljedeća: 
+o Lomljeni kamen u betonu, L=150m
+o Lomljeni kamen, L=40m
+o Betonske prizme, L=1016m
+o Armirano-betonska ploča, L=4668m
+- Izvedena su 3 objekta za evakuaciju zaobalnih voda.
+- Ugrađeno je 168 m betonskih cijevi prečnika DN300-DN1000mm kako bi se površinske vode odvele iz postojećih vodotoka i propusta u regulisano korito.
 </t>
   </si>
   <si>
-    <t>EU support to regional development in BIH call VI ''''Agricultural Cooperatives development ACCORD under Lot 1</t>
+    <t>EU podrška regionalnom razvoju u BiH pozivu VI Razvoj poljoprivrednih zadruga ACCORD u okviru Lota 1</t>
   </si>
   <si>
     <t>311 450 €</t>
   </si>
   <si>
     <t>2010 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Climate action
-[...16 lines deleted...]
-    <t>The Bridge on the Drina (Application No.01)</t>
+    <t xml:space="preserve">Akcije protiv klimatskih promjena
+ (Glavna oblast); Digitalizacija
+ (Važno); Polovi
+ (Važno); Civilno društvo
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mikro, mala i srednja poduzeća (MMSP) su pokretači novog zapošljavanja i rasta u Bosni i Hercegovini. Jasno je da je podrška MMSP-ima od krucijalnog značaja za budući ekonomski razvoj BiH. Međutim, MMSP se i dalje suočavaju sa brojnim preprekama rastu i razvoju. Uklanjanje ovih prepreka iziskuje aktivnosti svih relevantnih aktera zasnovane na koordinaciji i partnerstvu.
+Evropska unija je prepoznala ove potrebe i ponudila seriju razvojnih projekata kojim se daje doprinos jačanju rasta, otvaranju radnih mjesta i povećanju izvoznih potencijala MMSP u konkurentnim sektorima u Bosni i Hercegovini, poput industrija metala i drveta, mljekarstva, voća i povrća, kao i ljekovitok i aromatičnog bilja. U tom pogledu, ovaj projekt Evropske unije ima za cilj jačanje sektora voća i povrća u BiH kako bi postigao trend kontinuiranog rasta zaposlenosti tako što je za 7 (sedam) ciljnih poljoprivrednih zadruga iz 16 općina iz BiH osigurao povećanu proizvodnju i prodaju voća i povrća, otvaranje novih radnih mjesta i bolji pristup tržištu.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sredstvima Evropske unije, ovaj projekt je ostvario značajan utjecaj u smislu povećanja znanja i svijesti o standardima i kontroli kvalitete, kao i smislu unaprjeđenja tržišne pozicije za jedan mali segment domaćih poljoprivrednih proizvođača. Ukupno 200 novih poljoprivrednih proizvođača je uključeno u komercijalne lance zadruga, i obim proizvodnje je prilagođen zahtjevima tržišta kako bi se povećala ponuda voća i povrća kako na domaćem, tako i na regionalnom tržištu. 
+Pružili smo podršku u obliku tehničke obuke i paketa opreme za pokretanje (start-up paketi), što je omogućilo zadrugama da postignu značajne proizvodne rezultate u poljoprivrednoj sezoni 2011. To je omogućilo povećanje prosječnog prihoda domaćinstva za dodatnih 1.850 KM / godinu, a poljoprivredni proizvođači su ostvarili ukupni prihod od 369.919 KM od proizvodnje i prodaje voća i povrća preko ciljanih  zadruga.
+Opipljive koristi na nivou poljoprivrednih proizvođača uključuju: broj novih proizvođača u ciljanim zadrugama je povećan za dodatnih 200; broj novih zaposlenih je povećan za 22; proizvodnja i otkup hrane i povrća je povećan za 75%; prodaja proizvoda je povećana za 26%. Svih 7 zadruga je završilo obuku u Strateškom upravljanju i marketinškom planiranju i izradilo vlastite planove strateškog razvoja i marketinškog plana; 2 zadruge su uspješno završilo proces priprema za HACCP standard, i uspješno završilo proces certifikacije i dobilo HACCP certifikat, što ih čini konkurentnijim na globalnom tržištu; svih 7 zadruga i 200 poljoprivrednih proizvođača u njima su uspješno završili proces certifikacije za Globalne GAP standarde; svih 200 novih proizvođača su formalno uključeni u lance ciljnih zadruga i u mogućnosti su pružati dalje praktične i tehničke vještine vezane za proizvodnju hrane i povrća. Ova aktivnost je za ovih 200 proizvođača je bila neka vrsta faze inkubacije jer im je osiguran početni (start-up) paket.
+Najveći uspjeh ovog projekta je to što su zadruge Voćar i Agrokoraj uvele i uspješno okončale procedure dobivanja Global Gap i HACCAP certifikata.
+</t>
+  </si>
+  <si>
+    <t>Most na Drini (Aplikacija No.01)</t>
   </si>
   <si>
     <t>44 298 €</t>
   </si>
   <si>
-    <t xml:space="preserve">Civil society (Main); Climate action
-[...10 lines deleted...]
-3. An orignal music piece "The Drina Cantana - Drino, vodo" containing ethno motives from East Bosnia and Herzegovina and West Serbia was composed and performed in the concerts.</t>
+    <t xml:space="preserve">Civilno društvo
+ (Glavna oblast); Akcije protiv klimatskih promjena
+ (Glavna oblast); Digitalizacija
+ (Važno); Polovi
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t>Projektom se nastoji unaprijediti suradnja i kulturna razmjena provođenjem zajedničkih aktivnosti, prvenstveno usmjerenih na lokalnu muzičku industriju. Sa glavnim ciljem povećanja interakcije među muzičarima i drugim umjetnicima, projekt će doprinijeti porastu tolerancije u multi-etničkim zajednicama u ciljnim područjima. Projekt će organizirati 20 koncerata na kojima će zajednički nastupati umjetnici iz dvije zemlje kako bi se potakle nove i oživjele tradicionalne prekogranične veze.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Održano je 22 koncerta u 11 gradova u Bosni i Hercegovini i 11 u Srbiji, sa prihvatljivom pažnjom lokalnih medija u oko 30 lokalnih medija i 4 živa „streaminga“.
+2. Međusobna interakcija ljudi iz dvije zemlje među muzičarima, partnerskim organizacijama i publikom.
+3. Komponirano je originalno muzičko djelo „Kantana Drina – Drino vodo“ koja sadrži etno motive iz Istočne Bosne i Hercegovine i Zapadne Srbije, i izvođeno na koncertima.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -215,51 +221,51 @@
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="85" customWidth="1" style="1"/>
     <col min="2" max="2" width="11.6259591238839" customWidth="1" style="1"/>
-    <col min="3" max="3" width="21.7747671944754" customWidth="1" style="1"/>
+    <col min="3" max="3" width="21.2171957833426" customWidth="1" style="1"/>
     <col min="4" max="4" width="55" customWidth="1" style="1"/>
     <col min="5" max="5" width="85" customWidth="1" style="1"/>
     <col min="6" max="6" width="85" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>